--- v1 (2026-05-27)
+++ v2 (2026-10-11)
@@ -89,51 +89,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:right="3937"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kepada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>: Yth. Panitia Kuliah Kerja Nyata (KKN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F936D3D" w14:textId="6235AAAE" w:rsidR="00224DEF" w:rsidRDefault="00000000" w:rsidP="00777CA0">
+    <w:p w14:paraId="5F936D3D" w14:textId="5A50B4B4" w:rsidR="00224DEF" w:rsidRDefault="00000000" w:rsidP="00777CA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:right="3068"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
@@ -147,72 +147,72 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009B490B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">KKN Reguler </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Angkatan ke-</w:t>
       </w:r>
       <w:r w:rsidR="002C7C3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="007F57A6">
+      <w:r w:rsidR="00F77451">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tahun 202</w:t>
       </w:r>
-      <w:r w:rsidR="002C7C3C">
+      <w:r w:rsidR="00F77451">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D29D85" w14:textId="77777777" w:rsidR="00224DEF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="3"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Universitas Muhammadiyah Palembang</w:t>
@@ -859,144 +859,168 @@
         <w:t>Alamat Rumah</w:t>
       </w:r>
       <w:r w:rsidR="000B70EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saat ini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000B70EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2F381B" w14:textId="784DB5E6" w:rsidR="00224DEF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7D2F381B" w14:textId="6D95FC5D" w:rsidR="00224DEF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="7017"/>
         </w:tabs>
         <w:spacing w:before="136" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="297" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Untuk melaksanakan Kegiatan Kuliah Kerja Nyata </w:t>
       </w:r>
       <w:r w:rsidR="00424C3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(KKN) Reguler </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Angkatan ke 6</w:t>
+        <w:t xml:space="preserve">Angkatan ke </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Universitas Muhammadiyah Palembang Tahun 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">akan dimulai tanggal </w:t>
       </w:r>
       <w:r w:rsidR="007F57A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">akan dimulai tanggal </w:t>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 Januari </w:t>
       </w:r>
       <w:r w:rsidR="007F57A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">23 Juli s.d 4 September </w:t>
+        <w:t xml:space="preserve">s.d </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>23 Februari</w:t>
+      </w:r>
+      <w:r w:rsidR="007F57A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="002C7C3C">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pada lokasi KKN yang telah ditentukan oleh Panitia KKN UM Palembang. Kami menyetujui Surat Pernyataan Kesediaan sebagai peserta KKN anak kami diatas dan apabila melanggar bersedia mendapat sanksi akademik.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1788539B" w14:textId="77777777" w:rsidR="00224DEF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="303" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1756,105 +1780,111 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Alamat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B352C0" w14:textId="77777777" w:rsidR="00777CA0" w:rsidRDefault="00777CA0" w:rsidP="00777CA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677A7B32" w14:textId="385D936F" w:rsidR="00777CA0" w:rsidRDefault="00777CA0" w:rsidP="00777CA0">
+    <w:p w14:paraId="677A7B32" w14:textId="4410F013" w:rsidR="00777CA0" w:rsidRDefault="00777CA0" w:rsidP="00777CA0">
       <w:pPr>
         <w:ind w:right="-188"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Adalah peserta Kuliah Kerja Nyata (KKN) UM Palembang  KKN Reguler Angkatan ke 6</w:t>
       </w:r>
       <w:r w:rsidR="007F57A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F57A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Semester Genap</w:t>
+        <w:t>Semester G</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anjil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tahun Akademik 202</w:t>
       </w:r>
-      <w:r w:rsidR="002C7C3C">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="002C7C3C">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Universitas Muhammadiyah Palembang dengan ini menyatakan bahwa saya :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D51922" w14:textId="77777777" w:rsidR="00777CA0" w:rsidRDefault="00777CA0" w:rsidP="00777CA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-188"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2689,115 +2719,115 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Program Studi</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3549E35B" w14:textId="77777777" w:rsidR="00777CA0" w:rsidRPr="007F7FC9" w:rsidRDefault="00777CA0" w:rsidP="00777CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EA3ED27" w14:textId="5A6FF731" w:rsidR="00777CA0" w:rsidRPr="007F7FC9" w:rsidRDefault="00777CA0" w:rsidP="00777CA0">
+    <w:p w14:paraId="6EA3ED27" w14:textId="243096EF" w:rsidR="00777CA0" w:rsidRPr="007F7FC9" w:rsidRDefault="00777CA0" w:rsidP="00777CA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sedang dalam keadaan SEHAT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dan saya merasa cukup sehat untuk melaksanakan Kuliah Kerja Nyata (KKN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reguler Angkatan ke 6</w:t>
       </w:r>
-      <w:r w:rsidR="00727BF8">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tahun 202</w:t>
       </w:r>
-      <w:r w:rsidR="002C7C3C">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F77451">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Adapun apabila saya memiliki Riwayat penyakit akan saya tuliskan di bawah.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CDDBDE" w14:textId="77777777" w:rsidR="00777CA0" w:rsidRPr="007F7FC9" w:rsidRDefault="00777CA0" w:rsidP="00777CA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7178A04C" w14:textId="77777777" w:rsidR="00777CA0" w:rsidRPr="007F7FC9" w:rsidRDefault="00777CA0" w:rsidP="00777CA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -3330,58 +3360,58 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="438E8F0E" w14:textId="77777777" w:rsidR="00777CA0" w:rsidRDefault="00777CA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00777CA0" w:rsidSect="00777CA0">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="250" w:right="1041" w:bottom="851" w:left="1134" w:header="294" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D43B58A" w14:textId="77777777" w:rsidR="009C0671" w:rsidRDefault="009C0671">
+    <w:p w14:paraId="574B989D" w14:textId="77777777" w:rsidR="006D3F88" w:rsidRDefault="006D3F88">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2495AEB7" w14:textId="77777777" w:rsidR="009C0671" w:rsidRDefault="009C0671">
+    <w:p w14:paraId="23A14839" w14:textId="77777777" w:rsidR="006D3F88" w:rsidRDefault="006D3F88">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -3395,58 +3425,58 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DBC2610" w14:textId="77777777" w:rsidR="009C0671" w:rsidRDefault="009C0671">
+    <w:p w14:paraId="059AEE73" w14:textId="77777777" w:rsidR="006D3F88" w:rsidRDefault="006D3F88">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F753E75" w14:textId="77777777" w:rsidR="009C0671" w:rsidRDefault="009C0671">
+    <w:p w14:paraId="4163996E" w14:textId="77777777" w:rsidR="006D3F88" w:rsidRDefault="006D3F88">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F89047B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E318C65A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -3630,59 +3660,63 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00224DEF"/>
     <w:rsid w:val="000430A7"/>
     <w:rsid w:val="0006528D"/>
     <w:rsid w:val="000B70EB"/>
     <w:rsid w:val="00224DEF"/>
     <w:rsid w:val="00231D8E"/>
     <w:rsid w:val="002C7C3C"/>
     <w:rsid w:val="00317FED"/>
     <w:rsid w:val="00371DD3"/>
     <w:rsid w:val="003A3916"/>
     <w:rsid w:val="00424C3C"/>
+    <w:rsid w:val="0046276F"/>
+    <w:rsid w:val="006D3F88"/>
+    <w:rsid w:val="0070293B"/>
     <w:rsid w:val="00727BF8"/>
     <w:rsid w:val="00777CA0"/>
     <w:rsid w:val="007F57A6"/>
     <w:rsid w:val="009019E9"/>
     <w:rsid w:val="009B490B"/>
     <w:rsid w:val="009C0671"/>
     <w:rsid w:val="00B528E2"/>
     <w:rsid w:val="00E55B38"/>
     <w:rsid w:val="00F115FB"/>
+    <w:rsid w:val="00F77451"/>
     <w:rsid w:val="00FC6DCA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4695,58 +4729,58 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miCZyF7JllBlROzaLwuWxx6oigvYQ==">CgMxLjA4AGorChRzdWdnZXN0LjlmaWJkNG1waDNscBITUEFSSVMgU0FJTlQgR0VSTUFJTmpACjVzdWdnZXN0SWRJbXBvcnQwODcwNzRlMi0xZTU5LTQ3ZmItOTVlNC1jZDFiOWUxMzVkZmZfMRIHVW5rbm93bnIhMXByc09sZlFiSGJPYmVHUjZySHZncHV5NFhaMWxJcUY2</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>533</Words>
-  <Characters>3043</Characters>
+  <Words>534</Words>
+  <Characters>3047</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3569</CharactersWithSpaces>
+  <CharactersWithSpaces>3574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ertati Suarni</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001DCAD0BC287D2C4BBBE56D7604DDE829</vt:lpwstr>
   </property>
 </Properties>
 </file>