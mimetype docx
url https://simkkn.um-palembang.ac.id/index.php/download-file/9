--- v0 (2026-04-07)
+++ v1 (2026-10-11)
@@ -236,83 +236,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A81C8FD" w14:textId="77777777" w:rsidR="00A737A9" w:rsidRDefault="00A737A9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200860A9" w14:textId="102DE27F" w:rsidR="00A737A9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="200860A9" w14:textId="63A64D1F" w:rsidR="00A737A9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="-188"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adalah peserta Kuliah Kerja Nyata (KKN) UM Palembang  KKN </w:t>
       </w:r>
       <w:r w:rsidR="0092577F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Internasional Tahun 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D27FC4">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="008446C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Universitas Muhammadiyah Palembang dengan ini menyatakan bahwa saya :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C71098F" w14:textId="7D7C06CF" w:rsidR="00A737A9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-188"/>
@@ -1982,86 +1982,86 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9542A6" w14:textId="1190D032" w:rsidR="00AD76A8" w:rsidRPr="007F7FC9" w:rsidRDefault="00AD76A8" w:rsidP="00AD76A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Program Studi</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A8C0F" w14:textId="1DBDDCCD" w:rsidR="00AD76A8" w:rsidRPr="007F7FC9" w:rsidRDefault="00AD76A8" w:rsidP="00AD76A8">
+    <w:p w14:paraId="0F2A8C0F" w14:textId="047CE369" w:rsidR="00AD76A8" w:rsidRPr="007F7FC9" w:rsidRDefault="00AD76A8" w:rsidP="00AD76A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sedang dalam keadaan SEHAT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">dan saya merasa cukup sehat untuk melaksanakan Kuliah Kerja Nyata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Internasional Tahun 202</w:t>
       </w:r>
-      <w:r w:rsidR="000B2F9A">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="008446C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Adapun apabila saya memiliki Riwayat penyakit akan saya tuliskan di bawah.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CF036B" w14:textId="77777777" w:rsidR="00AD76A8" w:rsidRPr="007F7FC9" w:rsidRDefault="00AD76A8" w:rsidP="00AD76A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demikian surat pernyataan ini saya buat dengan sebenar-benarnya tanpa ada paksaan dari pihak manapun.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C30BFE" w14:textId="77777777" w:rsidR="00AD76A8" w:rsidRPr="007F7FC9" w:rsidRDefault="00AD76A8" w:rsidP="00AD76A8">
       <w:pPr>
         <w:rPr>
@@ -2429,61 +2429,61 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD76A8">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75C2D5DE" w14:textId="77777777" w:rsidR="002A5B09" w:rsidRDefault="002A5B09">
+    <w:p w14:paraId="6227BF71" w14:textId="77777777" w:rsidR="00EC4B14" w:rsidRDefault="00EC4B14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="124E425C" w14:textId="77777777" w:rsidR="002A5B09" w:rsidRDefault="002A5B09">
+    <w:p w14:paraId="4B8C7421" w14:textId="77777777" w:rsidR="00EC4B14" w:rsidRDefault="00EC4B14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2565,61 +2565,61 @@
   <w:p w14:paraId="38FE3DA2" w14:textId="77777777" w:rsidR="00A737A9" w:rsidRDefault="00A737A9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35FB91DF" w14:textId="77777777" w:rsidR="002A5B09" w:rsidRDefault="002A5B09">
+    <w:p w14:paraId="0B879566" w14:textId="77777777" w:rsidR="00EC4B14" w:rsidRDefault="00EC4B14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24B46939" w14:textId="77777777" w:rsidR="002A5B09" w:rsidRDefault="002A5B09">
+    <w:p w14:paraId="6EF1C783" w14:textId="77777777" w:rsidR="00EC4B14" w:rsidRDefault="00EC4B14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29E86171" w14:textId="77777777" w:rsidR="00A737A9" w:rsidRDefault="00A737A9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
@@ -2880,58 +2880,62 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A737A9"/>
     <w:rsid w:val="000430A7"/>
     <w:rsid w:val="000B2F9A"/>
     <w:rsid w:val="000E120E"/>
     <w:rsid w:val="000F0DAF"/>
     <w:rsid w:val="0021073F"/>
     <w:rsid w:val="002A5B09"/>
     <w:rsid w:val="00302EFA"/>
     <w:rsid w:val="003A3916"/>
     <w:rsid w:val="004800AF"/>
     <w:rsid w:val="006F3C11"/>
     <w:rsid w:val="00746D45"/>
     <w:rsid w:val="007F26C5"/>
+    <w:rsid w:val="008446C9"/>
     <w:rsid w:val="0092577F"/>
     <w:rsid w:val="00985320"/>
     <w:rsid w:val="009F4C48"/>
     <w:rsid w:val="00A737A9"/>
     <w:rsid w:val="00AD76A8"/>
     <w:rsid w:val="00B528E2"/>
+    <w:rsid w:val="00C2391A"/>
     <w:rsid w:val="00CB5B16"/>
     <w:rsid w:val="00D27FC4"/>
+    <w:rsid w:val="00DA70A5"/>
+    <w:rsid w:val="00EC4B14"/>
     <w:rsid w:val="00EC6349"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>